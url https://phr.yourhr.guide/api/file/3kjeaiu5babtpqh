--- v0 (2026-06-04)
+++ v1 (2026-11-08)
@@ -1,2128 +1,2052 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45A0EBE8" w14:textId="77777777" w:rsidR="00533602" w:rsidRDefault="00533602"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="threeDEmboss" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="29"/>
         <w:gridCol w:w="1088"/>
         <w:gridCol w:w="131"/>
         <w:gridCol w:w="1295"/>
         <w:gridCol w:w="1431"/>
         <w:gridCol w:w="4207"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="32ECE67D" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="32ECE67D" w14:textId="77777777" w:rsidTr="00533602">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBA0F62" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00391445">
+          <w:p w14:paraId="2EBA0F62" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00391445">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00426FAF">
+            <w:r w:rsidRPr="007D0F1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CHANGE OF DETAILS FORM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="1EFDFCA2" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="1EFDFCA2" w14:textId="77777777" w:rsidTr="00533602">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4553129D" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
+          <w:p w14:paraId="4553129D" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00426FAF">
+            <w:r w:rsidRPr="007D0F1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Please complete this form to advise of changes to </w:t>
             </w:r>
-            <w:r w:rsidR="00A7547C" w:rsidRPr="00426FAF">
+            <w:r w:rsidR="00A7547C" w:rsidRPr="007D0F1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>your bank details.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="74E81207" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="74E81207" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="107"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2803" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="10D1A666" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="10D1A666" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6933" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="55E95ED6" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="55E95ED6" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="0DC2A88F" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="0DC2A88F" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="06089207" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...16 lines deleted...]
-              <w:t>Full Name</w:t>
+          <w:p w14:paraId="1D6DA7C3" w14:textId="77777777" w:rsidR="0062368A" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full </w:t>
             </w:r>
-            <w:r w:rsidR="001744DE" w:rsidRPr="00426FAF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:p>
+          <w:p w14:paraId="06089207" w14:textId="3A31A402" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="001744DE" w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001744DE" w:rsidRPr="00426FAF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="001744DE" w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(as it appears on official documents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7064" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11D6D736" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
+          <w:p w14:paraId="11D6D736" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A0ADCB9" w14:textId="77777777" w:rsidR="00391445" w:rsidRPr="00426FAF" w:rsidRDefault="00391445" w:rsidP="00533602">
+          <w:p w14:paraId="7A0ADCB9" w14:textId="77777777" w:rsidR="00391445" w:rsidRPr="007D0F1F" w:rsidRDefault="00391445" w:rsidP="00533602">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="09CE04A8" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="09CE04A8" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC93975" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...25 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7FC93975" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65AE3097" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00A7547C" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Email Address </w:t>
             </w:r>
-            <w:r w:rsidRPr="00426FAF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>(personal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7064" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="668B110E" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
+          <w:p w14:paraId="668B110E" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="001A3E20" w14:textId="77777777" w:rsidR="00391445" w:rsidRPr="00426FAF" w:rsidRDefault="00391445" w:rsidP="00533602">
+          <w:p w14:paraId="001A3E20" w14:textId="77777777" w:rsidR="00391445" w:rsidRPr="007D0F1F" w:rsidRDefault="00391445" w:rsidP="00533602">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="55FB4F0C" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="55FB4F0C" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3F9548E5" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3F9548E5" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7064" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1A5352" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
+          <w:p w14:paraId="5D1A5352" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="3134A5E9" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="3134A5E9" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="25146C88" w14:textId="77777777" w:rsidR="00757E1F" w:rsidRPr="00426FAF" w:rsidRDefault="00757E1F" w:rsidP="00533602">
+          <w:p w14:paraId="25146C88" w14:textId="77777777" w:rsidR="00757E1F" w:rsidRPr="007D0F1F" w:rsidRDefault="00757E1F" w:rsidP="00533602">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B9469D6" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00A7547C" w:rsidP="00533602">
+          <w:p w14:paraId="1B9469D6" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00A7547C" w:rsidP="00533602">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00426FAF">
+            <w:r w:rsidRPr="007D0F1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Bank Details</w:t>
             </w:r>
-            <w:r w:rsidR="00477A35" w:rsidRPr="00426FAF">
+            <w:r w:rsidR="00477A35" w:rsidRPr="007D0F1F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27ACF4B6" w14:textId="77777777" w:rsidR="00391445" w:rsidRPr="00426FAF" w:rsidRDefault="00391445" w:rsidP="00533602">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="27ACF4B6" w14:textId="77777777" w:rsidR="00391445" w:rsidRPr="007D0F1F" w:rsidRDefault="00391445" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="28747D57" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="28747D57" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6D6B15" w14:textId="4A0E9FCC" w:rsidR="00391445" w:rsidRPr="00426FAF" w:rsidRDefault="005813CA" w:rsidP="005813CA">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2D6D6B15" w14:textId="4A0E9FCC" w:rsidR="00391445" w:rsidRPr="007D0F1F" w:rsidRDefault="005813CA" w:rsidP="005813CA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Bank Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7064" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59B1D613" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="59B1D613" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="166E81C1" w14:textId="77777777" w:rsidR="00391445" w:rsidRPr="007D0F1F" w:rsidRDefault="00391445" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005813CA" w:rsidRPr="00426FAF" w14:paraId="777053C6" w14:textId="77777777" w:rsidTr="0039492D">
+      <w:tr w:rsidR="005813CA" w:rsidRPr="007D0F1F" w14:paraId="777053C6" w14:textId="77777777" w:rsidTr="0039492D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDFE75B" w14:textId="7830E57D" w:rsidR="005813CA" w:rsidRPr="00426FAF" w:rsidRDefault="005813CA" w:rsidP="0039492D">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="2FDFE75B" w14:textId="7830E57D" w:rsidR="005813CA" w:rsidRPr="007D0F1F" w:rsidRDefault="005813CA" w:rsidP="0039492D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">New Account Name: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7064" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BBB4FB2" w14:textId="77777777" w:rsidR="005813CA" w:rsidRPr="00426FAF" w:rsidRDefault="005813CA" w:rsidP="0039492D">
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3BBB4FB2" w14:textId="77777777" w:rsidR="005813CA" w:rsidRPr="007D0F1F" w:rsidRDefault="005813CA" w:rsidP="0039492D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BED3E00" w14:textId="77777777" w:rsidR="005813CA" w:rsidRPr="007D0F1F" w:rsidRDefault="005813CA" w:rsidP="0039492D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B622A4" w:rsidRPr="00426FAF" w14:paraId="4E3730AA" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00B622A4" w:rsidRPr="007D0F1F" w14:paraId="4E3730AA" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17F93D3D" w14:textId="06E0F3F6" w:rsidR="00B622A4" w:rsidRPr="00426FAF" w:rsidRDefault="00A7547C" w:rsidP="00533602">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="17F93D3D" w14:textId="06E0F3F6" w:rsidR="00B622A4" w:rsidRPr="007D0F1F" w:rsidRDefault="00A7547C" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">New Account </w:t>
             </w:r>
-            <w:r w:rsidR="00757E1F" w:rsidRPr="00426FAF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00757E1F" w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="00426FAF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>umber</w:t>
             </w:r>
-            <w:r w:rsidR="005813CA" w:rsidRPr="00426FAF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005813CA" w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7064" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FAEFD57" w14:textId="77777777" w:rsidR="00B622A4" w:rsidRPr="00426FAF" w:rsidRDefault="00B622A4" w:rsidP="00533602">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4FAEFD57" w14:textId="77777777" w:rsidR="00B622A4" w:rsidRPr="007D0F1F" w:rsidRDefault="00B622A4" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0739C495" w14:textId="77777777" w:rsidR="00391445" w:rsidRPr="007D0F1F" w:rsidRDefault="00391445" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00904008" w:rsidRPr="00426FAF" w14:paraId="358C815E" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00904008" w:rsidRPr="007D0F1F" w14:paraId="358C815E" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3652CDDD" w14:textId="7EFBC81B" w:rsidR="00904008" w:rsidRPr="00426FAF" w:rsidRDefault="00A7547C" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3652CDDD" w14:textId="7EFBC81B" w:rsidR="00904008" w:rsidRPr="007D0F1F" w:rsidRDefault="00A7547C" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="OLE_LINK21"/>
             <w:bookmarkStart w:id="1" w:name="OLE_LINK22"/>
-            <w:r w:rsidRPr="00426FAF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>New Sort Code</w:t>
             </w:r>
-            <w:r w:rsidR="005813CA" w:rsidRPr="00426FAF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005813CA" w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7064" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21B0648A" w14:textId="77777777" w:rsidR="00904008" w:rsidRPr="00426FAF" w:rsidRDefault="00904008" w:rsidP="00533602">
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="21B0648A" w14:textId="77777777" w:rsidR="00904008" w:rsidRPr="007D0F1F" w:rsidRDefault="00904008" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="070DC007" w14:textId="77777777" w:rsidR="00391445" w:rsidRPr="007D0F1F" w:rsidRDefault="00391445" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757E1F" w:rsidRPr="00426FAF" w14:paraId="51F9FA92" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00757E1F" w:rsidRPr="007D0F1F" w14:paraId="51F9FA92" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4BCF28" w14:textId="56D6C28D" w:rsidR="00757E1F" w:rsidRPr="00426FAF" w:rsidRDefault="00757E1F" w:rsidP="00533602">
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6A4BCF28" w14:textId="56D6C28D" w:rsidR="00757E1F" w:rsidRPr="007D0F1F" w:rsidRDefault="00757E1F" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
-            <w:r w:rsidR="005813CA" w:rsidRPr="00426FAF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="005813CA" w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7064" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="795733D4" w14:textId="77777777" w:rsidR="00757E1F" w:rsidRPr="00426FAF" w:rsidRDefault="00757E1F" w:rsidP="00533602">
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="795733D4" w14:textId="77777777" w:rsidR="00757E1F" w:rsidRPr="007D0F1F" w:rsidRDefault="00757E1F" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="216C475A" w14:textId="77777777" w:rsidR="00757E1F" w:rsidRPr="007D0F1F" w:rsidRDefault="00757E1F" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>If required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C17300" w:rsidRPr="00426FAF" w14:paraId="112AEF4C" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00C17300" w:rsidRPr="007D0F1F" w14:paraId="112AEF4C" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="116"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0E99B0" w14:textId="77777777" w:rsidR="00C17300" w:rsidRPr="00426FAF" w:rsidRDefault="00C17300" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7E0E99B0" w14:textId="77777777" w:rsidR="00C17300" w:rsidRPr="007D0F1F" w:rsidRDefault="00C17300" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="OLE_LINK9"/>
             <w:bookmarkStart w:id="3" w:name="OLE_LINK10"/>
             <w:bookmarkStart w:id="4" w:name="OLE_LINK12"/>
             <w:bookmarkStart w:id="5" w:name="OLE_LINK13"/>
             <w:bookmarkStart w:id="6" w:name="OLE_LINK14"/>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="653A1F60" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="653A1F60" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="372B01EA" w14:textId="77777777" w:rsidR="00DD685C" w:rsidRPr="00426FAF" w:rsidRDefault="00DD685C" w:rsidP="00533602">
+          <w:p w14:paraId="372B01EA" w14:textId="77777777" w:rsidR="00DD685C" w:rsidRPr="007D0F1F" w:rsidRDefault="00DD685C" w:rsidP="00533602">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="593A5AEA" w14:textId="2B1729DC" w:rsidR="00DD685C" w:rsidRPr="007D0F1F" w:rsidRDefault="00A06D07" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Information provided is held on your personnel file and forwarded to relevant departments (</w:t>
             </w:r>
-            <w:r w:rsidR="00577E6E" w:rsidRPr="00426FAF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00577E6E" w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>e.g.,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00426FAF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> bank details are forwarded to payroll for payment purposes).  Details may also be forwarded to third party suppliers such as payroll, benefit providers, </w:t>
             </w:r>
-            <w:r w:rsidR="00577E6E" w:rsidRPr="00426FAF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00577E6E" w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>insurers,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00426FAF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> or HR service providers. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6182C347" w14:textId="77777777" w:rsidR="005813CA" w:rsidRPr="00426FAF" w:rsidRDefault="005813CA" w:rsidP="00533602">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6182C347" w14:textId="77777777" w:rsidR="005813CA" w:rsidRPr="007D0F1F" w:rsidRDefault="005813CA" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07F5368B" w14:textId="2D15F3E1" w:rsidR="005813CA" w:rsidRPr="007D0F1F" w:rsidRDefault="005813CA" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00426FAF">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Please see our Data Protection policy covering employee details for further information. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835842" w:rsidRPr="00426FAF" w14:paraId="0817CC01" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00835842" w:rsidRPr="007D0F1F" w14:paraId="0817CC01" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="107" w:type="dxa"/>
             <w:right w:w="107" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="116"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="01D29E83" w14:textId="77777777" w:rsidR="00835842" w:rsidRPr="00426FAF" w:rsidRDefault="00835842" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="01D29E83" w14:textId="77777777" w:rsidR="00835842" w:rsidRPr="007D0F1F" w:rsidRDefault="00835842" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835842" w:rsidRPr="00426FAF" w14:paraId="766A8C81" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00835842" w:rsidRPr="007D0F1F" w14:paraId="766A8C81" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="13F9EFA0" w14:textId="77777777" w:rsidR="00835842" w:rsidRPr="00426FAF" w:rsidRDefault="00835842" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="13F9EFA0" w14:textId="77777777" w:rsidR="00835842" w:rsidRPr="007D0F1F" w:rsidRDefault="00835842" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="OLE_LINK23"/>
             <w:bookmarkStart w:id="8" w:name="OLE_LINK24"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="04ED420B" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="04ED420B" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="399"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="709D1514" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...25 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="709D1514" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="553E8B30" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B6E9211" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5B6E9211" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE68A04" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...25 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="3BE68A04" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16498E40" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EE2FC14" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1EE2FC14" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="12426F78" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="12426F78" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="327"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0B4B02" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="1D0B4B02" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5549493E" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="5549493E" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1431" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="778BAE3B" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...25 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="778BAE3B" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44A7FE0D" w14:textId="5BCB32BD" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00426FAF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="007D0F1F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4207" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BCA12DC" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00533602">
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="7BCA12DC" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00533602">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00477A35" w:rsidRPr="00426FAF" w14:paraId="0ED59785" w14:textId="77777777" w:rsidTr="00533602">
+      <w:tr w:rsidR="00477A35" w:rsidRPr="007D0F1F" w14:paraId="0ED59785" w14:textId="77777777" w:rsidTr="00533602">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="19BB17A7" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00391445">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="19BB17A7" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00391445">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8181" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="398718F7" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="00426FAF" w:rsidRDefault="00477A35" w:rsidP="00391445">
+          <w:p w14:paraId="398718F7" w14:textId="77777777" w:rsidR="00477A35" w:rsidRPr="007D0F1F" w:rsidRDefault="00477A35" w:rsidP="00391445">
             <w:pPr>
               <w:pStyle w:val="80RefLetterForm"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:tbl>
     <w:p w14:paraId="33229059" w14:textId="77777777" w:rsidR="00477A35" w:rsidRDefault="00477A35"/>
     <w:sectPr w:rsidR="00477A35" w:rsidSect="00533602">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="454" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="352DA764" w14:textId="77777777" w:rsidR="00621AD2" w:rsidRDefault="00621AD2">
+    <w:p w14:paraId="75AC0AC0" w14:textId="77777777" w:rsidR="004018A2" w:rsidRDefault="004018A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="230EAC31" w14:textId="77777777" w:rsidR="00621AD2" w:rsidRDefault="00621AD2">
+    <w:p w14:paraId="07CD2784" w14:textId="77777777" w:rsidR="004018A2" w:rsidRDefault="004018A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3249"/>
       <w:gridCol w:w="3248"/>
       <w:gridCol w:w="3249"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00533602" w:rsidRPr="00560712" w14:paraId="0078947A" w14:textId="77777777" w:rsidTr="00560712">
+    <w:tr w:rsidR="00533602" w:rsidRPr="00560712" w14:paraId="0078947A" w14:textId="77777777" w:rsidTr="007D0F1F">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="228"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3071" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5E25F897" w14:textId="77777777" w:rsidR="00533602" w:rsidRPr="00560712" w:rsidRDefault="00533602" w:rsidP="00533602">
+        <w:p w14:paraId="062D92A1" w14:textId="77777777" w:rsidR="00513BD8" w:rsidRDefault="00513BD8" w:rsidP="00513BD8">
+          <w:pPr>
+            <w:keepNext/>
+            <w:keepLines/>
+            <w:outlineLvl w:val="7"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00EF7AFC">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Version: 1.1</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5E25F897" w14:textId="07FB17AC" w:rsidR="00533602" w:rsidRPr="00560712" w:rsidRDefault="00513BD8" w:rsidP="00513BD8">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
-            <w:ind w:left="-288"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
+          <w:r w:rsidRPr="00EF7AFC">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Date reviewed: </w:t>
+          </w:r>
+          <w:r w:rsidR="007D0F1F">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>28</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00EF7AFC">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:color w:val="272727"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>/09/2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3071" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="71BE9863" w14:textId="77777777" w:rsidR="00533602" w:rsidRPr="00426FAF" w:rsidRDefault="00533602" w:rsidP="00533602">
+        <w:p w14:paraId="71BE9863" w14:textId="6218AD05" w:rsidR="00533602" w:rsidRPr="00513BD8" w:rsidRDefault="00533602" w:rsidP="00533602">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
             <w:jc w:val="center"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00426FAF">
-[...120 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3072" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="37E8FE82" w14:textId="67FAEFC6" w:rsidR="00533602" w:rsidRPr="00426FAF" w:rsidRDefault="00533602" w:rsidP="00533602">
+        <w:p w14:paraId="37E8FE82" w14:textId="67FAEFC6" w:rsidR="00533602" w:rsidRPr="00513BD8" w:rsidRDefault="00533602" w:rsidP="00533602">
           <w:pPr>
             <w:keepNext/>
             <w:keepLines/>
             <w:spacing w:before="40"/>
             <w:ind w:right="72"/>
             <w:jc w:val="right"/>
             <w:outlineLvl w:val="7"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
-              <w:i/>
-              <w:iCs/>
               <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="9" w:name="_Hlk48576793"/>
-          <w:r w:rsidRPr="00426FAF">
+          <w:r w:rsidRPr="00513BD8">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              <w:i/>
-              <w:iCs/>
               <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>© YourHR.guide</w:t>
           </w:r>
           <w:bookmarkEnd w:id="9"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="317FDCD3" w14:textId="77777777" w:rsidR="00614B58" w:rsidRDefault="00614B58">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="500887AA" w14:textId="77777777" w:rsidR="00621AD2" w:rsidRDefault="00621AD2">
+    <w:p w14:paraId="25ECD07C" w14:textId="77777777" w:rsidR="004018A2" w:rsidRDefault="004018A2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0377087E" w14:textId="77777777" w:rsidR="00621AD2" w:rsidRDefault="00621AD2">
+    <w:p w14:paraId="6A78F2A3" w14:textId="77777777" w:rsidR="004018A2" w:rsidRDefault="004018A2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E1A412D" w14:textId="77777777" w:rsidR="00251D52" w:rsidRPr="00251D52" w:rsidRDefault="00251D52" w:rsidP="00251D52">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E1A412D" w14:textId="70CFC4CB" w:rsidR="00251D52" w:rsidRDefault="00573F14" w:rsidP="005642E7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="right" w:pos="9746"/>
       </w:tabs>
       <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="21"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00251D52">
+    <w:r>
       <w:rPr>
-        <w:noProof/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:drawing>
-[...60 lines deleted...]
-      </w:drawing>
+      <w:t>SAMPLE FORM</w:t>
+    </w:r>
+    <w:r w:rsidR="005642E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="005642E7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="005642E7" w:rsidRPr="00140E4B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>[Insert Your Logo]</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="20432095" w14:textId="77777777" w:rsidR="00251D52" w:rsidRPr="00251D52" w:rsidRDefault="00251D52" w:rsidP="00251D52">
-[...13 lines deleted...]
-  <w:p w14:paraId="4A45C7AC" w14:textId="59BDEB64" w:rsidR="00251D52" w:rsidRPr="00251D52" w:rsidRDefault="00251D52" w:rsidP="00251D52">
+  <w:p w14:paraId="4A45C7AC" w14:textId="2655CABA" w:rsidR="00251D52" w:rsidRPr="00251D52" w:rsidRDefault="00573F14" w:rsidP="00251D52">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="21"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00251D52">
+    <w:r w:rsidRPr="007D634A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>Instructions: amend form as required and add your</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> logo</w:t>
+    </w:r>
+    <w:r w:rsidR="00251D52" w:rsidRPr="00251D52">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="21"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">               </w:t>
     </w:r>
-    <w:r w:rsidRPr="00251D52">
+    <w:r w:rsidR="00251D52" w:rsidRPr="00251D52">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="21"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                   </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7209FFA0" w14:textId="77777777" w:rsidR="00251D52" w:rsidRPr="00251D52" w:rsidRDefault="00251D52" w:rsidP="00251D52">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="677F9776" w14:textId="77777777" w:rsidR="00533602" w:rsidRPr="00251D52" w:rsidRDefault="00533602" w:rsidP="00251D52">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B3C67E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="464C39D8"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2226,172 +2150,185 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1825311696">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED6BE6"/>
     <w:rsid w:val="00060513"/>
+    <w:rsid w:val="00086ADB"/>
     <w:rsid w:val="00134F7E"/>
     <w:rsid w:val="00163B3D"/>
     <w:rsid w:val="001744DE"/>
     <w:rsid w:val="001B6DC1"/>
+    <w:rsid w:val="002246AD"/>
     <w:rsid w:val="00251D52"/>
     <w:rsid w:val="00281A9D"/>
     <w:rsid w:val="002E3378"/>
     <w:rsid w:val="003656D3"/>
     <w:rsid w:val="00391445"/>
     <w:rsid w:val="003F2CD7"/>
+    <w:rsid w:val="004018A2"/>
     <w:rsid w:val="00422B3F"/>
     <w:rsid w:val="00426FAF"/>
+    <w:rsid w:val="00464B9D"/>
     <w:rsid w:val="00477A35"/>
     <w:rsid w:val="004D2536"/>
+    <w:rsid w:val="00513BD8"/>
     <w:rsid w:val="00533602"/>
     <w:rsid w:val="00533F6B"/>
     <w:rsid w:val="00534C4D"/>
     <w:rsid w:val="005473F8"/>
     <w:rsid w:val="00560712"/>
     <w:rsid w:val="00560D95"/>
+    <w:rsid w:val="005642E7"/>
     <w:rsid w:val="005677E6"/>
+    <w:rsid w:val="00573F14"/>
     <w:rsid w:val="00577E6E"/>
     <w:rsid w:val="005813CA"/>
     <w:rsid w:val="005B6076"/>
     <w:rsid w:val="00614B58"/>
     <w:rsid w:val="00621AD2"/>
+    <w:rsid w:val="0062368A"/>
     <w:rsid w:val="00642237"/>
     <w:rsid w:val="00663DCA"/>
     <w:rsid w:val="00757E1F"/>
     <w:rsid w:val="00764675"/>
     <w:rsid w:val="00782188"/>
     <w:rsid w:val="007B6E03"/>
+    <w:rsid w:val="007D0F1F"/>
     <w:rsid w:val="007D77DC"/>
     <w:rsid w:val="007E75C0"/>
     <w:rsid w:val="0082145E"/>
     <w:rsid w:val="00835842"/>
     <w:rsid w:val="0085061B"/>
     <w:rsid w:val="00853058"/>
     <w:rsid w:val="008D10EC"/>
     <w:rsid w:val="008D1504"/>
+    <w:rsid w:val="008D561D"/>
+    <w:rsid w:val="00903992"/>
     <w:rsid w:val="00904008"/>
     <w:rsid w:val="009202A1"/>
     <w:rsid w:val="00950E5B"/>
     <w:rsid w:val="009657D1"/>
     <w:rsid w:val="00992534"/>
     <w:rsid w:val="009D6449"/>
     <w:rsid w:val="00A06D07"/>
     <w:rsid w:val="00A07A84"/>
     <w:rsid w:val="00A7547C"/>
     <w:rsid w:val="00A82003"/>
     <w:rsid w:val="00AE7D2E"/>
     <w:rsid w:val="00B622A4"/>
     <w:rsid w:val="00B75C86"/>
     <w:rsid w:val="00B97ACE"/>
     <w:rsid w:val="00BD6DCC"/>
     <w:rsid w:val="00C17300"/>
     <w:rsid w:val="00C64DB6"/>
+    <w:rsid w:val="00D0456F"/>
     <w:rsid w:val="00D15210"/>
     <w:rsid w:val="00D95F73"/>
     <w:rsid w:val="00DD279B"/>
     <w:rsid w:val="00DD685C"/>
     <w:rsid w:val="00E12530"/>
     <w:rsid w:val="00ED6BE6"/>
     <w:rsid w:val="00ED7073"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="264A2145"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1AC9371B-CE0B-4CAE-9378-F6FB90DCFE2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
@@ -2789,61 +2726,57 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00DD685C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="st1">
     <w:name w:val="st1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00DD685C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3097,74 +3030,362 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100585DBC558DFD8443A4037425F14A9201" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="85e978db61ee07c9fbb5d75d2cb1c682">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd" xmlns:ns3="7a573f1c-3403-4ebb-af60-d85e72d41068" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae8a6ef60a27d730f35692124984bc92" ns2:_="" ns3:_="">
+    <xsd:import namespace="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+    <xsd:import namespace="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="06817334-46b9-4059-9628-fc437dd5e51f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a573f1c-3403-4ebb-af60-d85e72d41068" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{749e6707-a828-44a7-b8a7-c5eb9e2a7f2c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7a573f1c-3403-4ebb-af60-d85e72d41068">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7a573f1c-3403-4ebb-af60-d85e72d41068" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5566717-6164-4C37-84D7-087FAA63411D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48852449-823C-443C-827F-71D45978EB1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+    <ds:schemaRef ds:uri="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D4915F9-CA31-433A-8E0A-F95BF164409D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7a573f1c-3403-4ebb-af60-d85e72d41068"/>
+    <ds:schemaRef ds:uri="13d1e1f9-d2fe-4f17-85e7-28bfdd8dffbd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>100</Words>
-  <Characters>624</Characters>
+  <Words>108</Words>
+  <Characters>616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Form New Starter</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Practical HR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>723</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Form New Starter</dc:title>
   <dc:subject/>
   <dc:creator>Fiona</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100585DBC558DFD8443A4037425F14A9201</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>